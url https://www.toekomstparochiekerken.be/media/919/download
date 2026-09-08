--- v0 (2026-07-24)
+++ v1 (2026-09-08)
@@ -1,50 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="217E5AAA" w14:textId="2C951F81" w:rsidR="00335BD1" w:rsidRDefault="004721FA" w:rsidP="00A279C0">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:rStyle w:val="Kop1Char"/>
@@ -171,83 +168,83 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE1E1"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:id w:val="449744284"/>
               <w:showingPlcHdr/>
               <w:picture/>
             </w:sdtPr>
             <w:sdtContent>
               <w:p w14:paraId="3F0D846C" w14:textId="77777777" w:rsidR="00322865" w:rsidRPr="00663AF5" w:rsidRDefault="00322865" w:rsidP="00322865">
                 <w:pPr>
                   <w:rPr>
                     <w:lang w:val="nl-BE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:lang w:val="nl-BE"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33CC74AB" wp14:editId="27C5CE7C">
-[...1 lines deleted...]
-                      <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33CC74AB" wp14:editId="3BEAA681">
+                      <wp:extent cx="5262448" cy="2241343"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="6985"/>
                       <wp:docPr id="1761552854" name="Afbeelding 1"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="1761552854" name="Afbeelding 1"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId12">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="5279369" cy="2698933"/>
+                                <a:ext cx="5357824" cy="2281965"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabelraster"/>
               <w:tblW w:w="9553" w:type="dxa"/>
               <w:tblInd w:w="1" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1842,79 +1839,84 @@
               </w:rPr>
               <w:t>kerkenbeleidsplan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39C3695F" w14:textId="6CD34131" w:rsidR="00FF3A68" w:rsidRPr="00B15A79" w:rsidRDefault="00B15A79" w:rsidP="00B15A79">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rStyle w:val="Kop5Char"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15A79">
               <w:rPr>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               </w:rPr>
               <w:t>Komt de globale toekomstvisie die je hierboven noteerde overeen met het kerkenbeleidsplan? Als je bijvoorbeeld kiest om een herbestemming voor te bereiden, is die ambitie dan ook opgenomen in het kerkenbeleidsplan?</w:t>
             </w:r>
             <w:r w:rsidRPr="00B15A79">
               <w:rPr>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               </w:rPr>
               <w:br/>
               <w:t>Is dat niet het geval?</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="00FF3A68" w:rsidRPr="000379F7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
               <w:r w:rsidR="00FF3A68" w:rsidRPr="00B15A79">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> Pas het kerkenbeleidsplan dan aan via de geijkte procedure</w:t>
+                <w:t>Pas het kerkenbeleidsplan dan aan via de geijkte procedure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00FF3A68" w:rsidRPr="00B15A79">
               <w:rPr>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="325A9CD2" w14:textId="77777777" w:rsidR="00FF3A68" w:rsidRPr="00FF3A68" w:rsidRDefault="00FF3A68" w:rsidP="00FF3A68">
       <w:pPr>
-        <w:sectPr w:rsidR="00FF3A68" w:rsidRPr="00FF3A68" w:rsidSect="001102C2">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+        <w:sectPr w:rsidR="00FF3A68" w:rsidRPr="00FF3A68" w:rsidSect="00444EC7">
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
+          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39B071AF" w14:textId="4EF3BE42" w:rsidR="002D7B3F" w:rsidRPr="00E546BD" w:rsidRDefault="002D7B3F" w:rsidP="00A443EF">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
       </w:pPr>
       <w:r w:rsidRPr="00E546BD">
         <w:lastRenderedPageBreak/>
         <w:t>Kenmerken van het kerkgebouw</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D4CCA0" w14:textId="29852113" w:rsidR="00584DD5" w:rsidRPr="00D77DA8" w:rsidRDefault="001F057B" w:rsidP="00036BA9">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -2266,59 +2268,57 @@
       </w:r>
       <w:r w:rsidR="00F9683D" w:rsidRPr="00F9683D">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Je </w:t>
       </w:r>
       <w:r w:rsidR="00F9683D">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>kan</w:t>
       </w:r>
       <w:r w:rsidR="00F9683D" w:rsidRPr="00F9683D">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> die </w:t>
       </w:r>
       <w:r w:rsidR="00F9683D" w:rsidRPr="0069303B">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">bepalen door in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00F9683D" w:rsidRPr="0069303B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Geopunt</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00F9683D" w:rsidRPr="0069303B">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> in de werkbalk de meetlat te selecteren, vervolgens 'Oppervlakte' te </w:t>
       </w:r>
       <w:r w:rsidR="00F9683D" w:rsidRPr="00F9683D">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>kiezen en de buitencontour van het gebouw op te meten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63DBEE35" w14:textId="4CE137E7" w:rsidR="00036BA9" w:rsidRPr="00137FAB" w:rsidRDefault="00000000" w:rsidP="00D5260D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="100"/>
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
@@ -2842,60 +2842,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC1895">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>het terug</w:t>
       </w:r>
       <w:r w:rsidR="002D7B3F" w:rsidRPr="0FC3CB75">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> in het</w:t>
       </w:r>
       <w:r w:rsidR="002D7B3F" w:rsidRPr="0FC3CB75">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidR="002D7B3F" w:rsidRPr="0FC3CB75">
           <w:rPr>
             <w:color w:val="C00000"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Geoportaal</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="002D7B3F" w:rsidRPr="0FC3CB75">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> van het agentschap Onroerend Erfgoed via de kaartlagen.</w:t>
       </w:r>
       <w:r w:rsidR="0091621D">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:br/>
         <w:t>Meerdere opties zijn mogelijk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C66C460" w14:textId="77777777" w:rsidR="004547AC" w:rsidRDefault="00000000" w:rsidP="00D5260D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="100"/>
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
@@ -4254,65 +4252,51 @@
         </w:rPr>
         <w:t xml:space="preserve">er </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6E59">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>aanwezig</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> in het kerkgebouw</w:t>
       </w:r>
       <w:r w:rsidRPr="009A6E59">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Waar bevindt de verlichting zich? Denk aan </w:t>
-[...13 lines deleted...]
-        <w:t>, halogeenverlichting, theaterverlichting…</w:t>
+        <w:t xml:space="preserve"> Waar bevindt de verlichting zich? Denk aan LED-verlichting, halogeenverlichting, theaterverlichting…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="795EB95F" w14:textId="77777777" w:rsidR="005905FC" w:rsidRPr="00891C77" w:rsidRDefault="00000000" w:rsidP="00D5260D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:id w:val="1460613464"/>
           <w:placeholder>
             <w:docPart w:val="69656E0CD44F4FFE965912B5911C46F4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:appearance w15:val="hidden"/>
@@ -4931,51 +4915,51 @@
                   </w:rPr>
                   <w:t>Vul in</w:t>
                 </w:r>
                 <w:r w:rsidR="00B20098" w:rsidRPr="006A454F">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
                     <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:rPr>
                   <w:t>...</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="25BC4411" w14:textId="7BBDE083" w:rsidR="003A4E8E" w:rsidRPr="00B20098" w:rsidRDefault="003A4E8E" w:rsidP="00B20098">
       <w:pPr>
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:sectPr w:rsidR="003A4E8E" w:rsidRPr="00B20098" w:rsidSect="001102C2">
-          <w:footerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F640F91" w14:textId="095A2CEF" w:rsidR="002D7B3F" w:rsidRPr="006974C9" w:rsidRDefault="002D7B3F" w:rsidP="00A443EF">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
       </w:pPr>
       <w:r w:rsidRPr="006974C9">
         <w:lastRenderedPageBreak/>
         <w:t>Kenmerken van de kerksite</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E26770F" w14:textId="386D883A" w:rsidR="00CF7FC1" w:rsidRDefault="00176984" w:rsidP="002D7B3F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00176984">
         <w:rPr>
@@ -5393,93 +5377,73 @@
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">e kerk? </w:t>
       </w:r>
       <w:r w:rsidR="003E368A" w:rsidRPr="00185482">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>De stedenbouwkundige zonering is een belangrijke randvoorwaarde en bepaalt wat mag en kan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6121DF06" w14:textId="77E32B69" w:rsidR="000F3289" w:rsidRPr="00C427AF" w:rsidRDefault="000F3289" w:rsidP="00D5260D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:line="293" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00573164">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Check de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Check de kaartlaag</w:t>
+      </w:r>
+      <w:r w:rsidR="00573164" w:rsidRPr="00573164">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gewestplan</w:t>
+      </w:r>
       <w:r w:rsidRPr="00573164">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
-        <w:t>kaartlaag</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> op </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00573164">
+          <w:rPr>
+            <w:color w:val="C00000"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Geopunt</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00573164">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t> voor een overzicht.</w:t>
       </w:r>
       <w:r w:rsidR="003E368A">
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00967797" w14:textId="2002E26C" w:rsidR="000F3289" w:rsidRDefault="00000000" w:rsidP="00D5260D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="100"/>
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
@@ -6134,74 +6098,74 @@
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="006B2423" w:rsidRPr="009B53D4">
                   <w:rPr>
                     <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:rPr>
                   <w:t>Vul in</w:t>
                 </w:r>
                 <w:r w:rsidR="006B2423" w:rsidRPr="006A454F">
                   <w:rPr>
                     <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
                     <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:rPr>
                   <w:t>...</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C0D18FB" w14:textId="65B1DE3B" w:rsidR="00533BB9" w:rsidRPr="00E01A02" w:rsidRDefault="00533BB9" w:rsidP="006B2423"/>
     <w:sectPr w:rsidR="00533BB9" w:rsidRPr="00E01A02" w:rsidSect="001102C2">
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09FB01EB" w14:textId="77777777" w:rsidR="00062FE3" w:rsidRDefault="00062FE3" w:rsidP="003A2095">
+    <w:p w14:paraId="1F2B8457" w14:textId="77777777" w:rsidR="002E4FC3" w:rsidRDefault="002E4FC3" w:rsidP="003A2095">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DB79AC7" w14:textId="77777777" w:rsidR="00062FE3" w:rsidRDefault="00062FE3" w:rsidP="003A2095">
+    <w:p w14:paraId="5AB1A8D3" w14:textId="77777777" w:rsidR="002E4FC3" w:rsidRDefault="002E4FC3" w:rsidP="003A2095">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6254,288 +6218,505 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="29338855" w14:textId="77777777" w:rsidR="008834C3" w:rsidRDefault="008834C3">
-[...9 lines deleted...]
-  <w:p w14:paraId="48A8106D" w14:textId="073EE7B2" w:rsidR="001102C2" w:rsidRDefault="00DF07CD">
+  <w:p w14:paraId="48A8106D" w14:textId="5F484639" w:rsidR="001102C2" w:rsidRDefault="00DF07CD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="134B4419" wp14:editId="0E71B49A">
           <wp:extent cx="4273666" cy="402371"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="328435375" name="Afbeelding 9" descr="Process from intention to realizable project plan&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1973954720" name="Afbeelding 9" descr="Process from intention to realizable project plan&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:alphaModFix/>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4273666" cy="402371"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00AD2A85">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AD2A85">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72BAEA85" wp14:editId="07C3ED27">
+          <wp:extent cx="1051977" cy="701749"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+          <wp:docPr id="215157765" name="Afbeelding 4" descr="PARCUM VVSg&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="215157765" name="Afbeelding 4" descr="PARCUM VVSg&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1069172" cy="713219"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11BCD522" w14:textId="14492291" w:rsidR="00B92CA6" w:rsidRDefault="00B92CA6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54BFC467" wp14:editId="5BDE984E">
+          <wp:extent cx="4273666" cy="402371"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1100870338" name="Afbeelding 9" descr="Process from intention to realizable project plan&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1973954720" name="Afbeelding 9" descr="Process from intention to realizable project plan&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:alphaModFix/>
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="4273666" cy="402371"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B0AC2F1" w14:textId="77777777" w:rsidR="008834C3" w:rsidRDefault="008834C3">
-[...9 lines deleted...]
-  <w:p w14:paraId="3ADC9C01" w14:textId="262A6434" w:rsidR="00EA354E" w:rsidRDefault="00DF07CD">
+  <w:p w14:paraId="3ADC9C01" w14:textId="455DAE5F" w:rsidR="00EA354E" w:rsidRDefault="00DF07CD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4352F01D" wp14:editId="61A5292B">
           <wp:extent cx="2853175" cy="402371"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="278873613" name="Afbeelding 10" descr="Characteristics of the church building.&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="278873613" name="Afbeelding 10" descr="Characteristics of the church building.&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2853175" cy="402371"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00AD2A85">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AD2A85">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AD2A85">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D0739E7" wp14:editId="494546C2">
+          <wp:extent cx="1051977" cy="701749"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+          <wp:docPr id="1739822902" name="Afbeelding 4" descr="PARCUM VVSg&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="215157765" name="Afbeelding 4" descr="PARCUM VVSg&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1069172" cy="713219"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36184B9F" w14:textId="3846F2CD" w:rsidR="003A4E8E" w:rsidRDefault="00DF07CD">
+  <w:p w14:paraId="36184B9F" w14:textId="52DA9744" w:rsidR="003A4E8E" w:rsidRDefault="00DF07CD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14DD66E3" wp14:editId="0CBE8B9C">
           <wp:extent cx="2621507" cy="402371"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1350224192" name="Afbeelding 11" descr="Characteristics of the church site.&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1350224192" name="Afbeelding 11" descr="Characteristics of the church site.&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2621507" cy="402371"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00AD2A85">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AD2A85">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AD2A85">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="445E47A2" wp14:editId="6FEEF461">
+          <wp:extent cx="1051977" cy="701749"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+          <wp:docPr id="614697330" name="Afbeelding 4" descr="PARCUM VVSg&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="215157765" name="Afbeelding 4" descr="PARCUM VVSg&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1069172" cy="713219"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6238BA4A" w14:textId="77777777" w:rsidR="00062FE3" w:rsidRDefault="00062FE3" w:rsidP="003A2095">
+    <w:p w14:paraId="3870AF1A" w14:textId="77777777" w:rsidR="002E4FC3" w:rsidRDefault="002E4FC3" w:rsidP="003A2095">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4ACED168" w14:textId="77777777" w:rsidR="00062FE3" w:rsidRDefault="00062FE3" w:rsidP="003A2095">
+    <w:p w14:paraId="7DB81D42" w14:textId="77777777" w:rsidR="002E4FC3" w:rsidRDefault="002E4FC3" w:rsidP="003A2095">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D2444BF" w14:textId="77777777" w:rsidR="008834C3" w:rsidRDefault="008834C3">
+  <w:p w14:paraId="1B92F628" w14:textId="7DF5C616" w:rsidR="008834C3" w:rsidRDefault="00160A9B" w:rsidP="00160A9B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
+      <w:jc w:val="right"/>
     </w:pPr>
-  </w:p>
-[...18 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58BD3240" wp14:editId="6D3DAF9E">
+          <wp:extent cx="1419738" cy="1012220"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:docPr id="650543232" name="Afbeelding 3" descr="The image depicts a minimalistic design with a red background, a prominent white silhouette, and a stylized line graph indicating a future or trend.&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="650543232" name="Afbeelding 3" descr="The image depicts a minimalistic design with a red background, a prominent white silhouette, and a stylized line graph indicating a future or trend.&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1440431" cy="1026974"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19FC17BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC94B292"/>
     <w:lvl w:ilvl="0" w:tplc="520AC51A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
@@ -7267,129 +7448,132 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1048643782">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="178356029">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="3628553">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="697121270">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="67071793">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="588582878">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="112"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#ffe1e1"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009940CB"/>
     <w:rsid w:val="00001119"/>
     <w:rsid w:val="000026C4"/>
     <w:rsid w:val="00002B2A"/>
     <w:rsid w:val="00012A52"/>
     <w:rsid w:val="000135B6"/>
     <w:rsid w:val="000275B5"/>
     <w:rsid w:val="00027BB9"/>
     <w:rsid w:val="000369F4"/>
     <w:rsid w:val="00036BA9"/>
     <w:rsid w:val="00037127"/>
+    <w:rsid w:val="000379F7"/>
     <w:rsid w:val="0004619A"/>
     <w:rsid w:val="0005702B"/>
     <w:rsid w:val="00057B9A"/>
     <w:rsid w:val="00061474"/>
     <w:rsid w:val="00062FE3"/>
     <w:rsid w:val="00070833"/>
     <w:rsid w:val="00074026"/>
     <w:rsid w:val="00080B97"/>
     <w:rsid w:val="000821F9"/>
     <w:rsid w:val="00091270"/>
     <w:rsid w:val="00097B56"/>
+    <w:rsid w:val="000A304A"/>
     <w:rsid w:val="000B17A0"/>
     <w:rsid w:val="000B79A1"/>
     <w:rsid w:val="000C2D9E"/>
     <w:rsid w:val="000C3F4F"/>
     <w:rsid w:val="000D09A1"/>
     <w:rsid w:val="000D3E20"/>
     <w:rsid w:val="000D4B23"/>
     <w:rsid w:val="000D797C"/>
     <w:rsid w:val="000E184A"/>
     <w:rsid w:val="000E2D83"/>
     <w:rsid w:val="000E5A56"/>
     <w:rsid w:val="000F3289"/>
     <w:rsid w:val="000F4C17"/>
     <w:rsid w:val="000F7680"/>
     <w:rsid w:val="001060A7"/>
     <w:rsid w:val="001102C2"/>
     <w:rsid w:val="00122C14"/>
     <w:rsid w:val="00125E14"/>
     <w:rsid w:val="00126403"/>
     <w:rsid w:val="00132DFE"/>
     <w:rsid w:val="00134A8C"/>
     <w:rsid w:val="00137FAB"/>
     <w:rsid w:val="00141B4C"/>
     <w:rsid w:val="001423EE"/>
     <w:rsid w:val="00143570"/>
     <w:rsid w:val="001442E1"/>
     <w:rsid w:val="001455BB"/>
     <w:rsid w:val="00151423"/>
+    <w:rsid w:val="00160A9B"/>
     <w:rsid w:val="00160CE8"/>
     <w:rsid w:val="0016731E"/>
     <w:rsid w:val="0017360A"/>
     <w:rsid w:val="001743E5"/>
     <w:rsid w:val="001751A0"/>
     <w:rsid w:val="00176984"/>
     <w:rsid w:val="00185206"/>
     <w:rsid w:val="00185482"/>
     <w:rsid w:val="001902BE"/>
     <w:rsid w:val="00191F55"/>
     <w:rsid w:val="00196379"/>
     <w:rsid w:val="001A21A1"/>
     <w:rsid w:val="001A2AF9"/>
     <w:rsid w:val="001A391E"/>
     <w:rsid w:val="001A46A1"/>
     <w:rsid w:val="001A6AF6"/>
     <w:rsid w:val="001B3336"/>
     <w:rsid w:val="001B4DB2"/>
     <w:rsid w:val="001C2E49"/>
     <w:rsid w:val="001D73EF"/>
     <w:rsid w:val="001E67A5"/>
     <w:rsid w:val="001E7B41"/>
     <w:rsid w:val="001F057B"/>
     <w:rsid w:val="001F135C"/>
     <w:rsid w:val="001F2532"/>
@@ -7408,105 +7592,108 @@
     <w:rsid w:val="00261735"/>
     <w:rsid w:val="00263E90"/>
     <w:rsid w:val="002713EF"/>
     <w:rsid w:val="002724F1"/>
     <w:rsid w:val="0027292F"/>
     <w:rsid w:val="00272A3A"/>
     <w:rsid w:val="0027385D"/>
     <w:rsid w:val="00273D0E"/>
     <w:rsid w:val="00275BF0"/>
     <w:rsid w:val="00277FF9"/>
     <w:rsid w:val="00280A46"/>
     <w:rsid w:val="0028314C"/>
     <w:rsid w:val="002839DF"/>
     <w:rsid w:val="00283C59"/>
     <w:rsid w:val="00295C3A"/>
     <w:rsid w:val="002978B0"/>
     <w:rsid w:val="002A3073"/>
     <w:rsid w:val="002A44EC"/>
     <w:rsid w:val="002B7F2C"/>
     <w:rsid w:val="002C1132"/>
     <w:rsid w:val="002C19EB"/>
     <w:rsid w:val="002C4A57"/>
     <w:rsid w:val="002D010B"/>
     <w:rsid w:val="002D7B3F"/>
     <w:rsid w:val="002E3354"/>
+    <w:rsid w:val="002E4FC3"/>
     <w:rsid w:val="002E6216"/>
     <w:rsid w:val="002E70FD"/>
     <w:rsid w:val="002F1300"/>
     <w:rsid w:val="002F63F2"/>
     <w:rsid w:val="00315F91"/>
     <w:rsid w:val="00322865"/>
     <w:rsid w:val="0032301A"/>
     <w:rsid w:val="0032356E"/>
     <w:rsid w:val="003245C0"/>
     <w:rsid w:val="00335BD1"/>
     <w:rsid w:val="003362B7"/>
     <w:rsid w:val="00341445"/>
     <w:rsid w:val="0034609B"/>
     <w:rsid w:val="00346B0D"/>
     <w:rsid w:val="00355464"/>
     <w:rsid w:val="00361638"/>
     <w:rsid w:val="0036759F"/>
     <w:rsid w:val="00377331"/>
     <w:rsid w:val="003778A4"/>
     <w:rsid w:val="00380921"/>
     <w:rsid w:val="00381C34"/>
     <w:rsid w:val="00386C63"/>
     <w:rsid w:val="0039533B"/>
     <w:rsid w:val="003A2095"/>
     <w:rsid w:val="003A2671"/>
     <w:rsid w:val="003A4E8E"/>
     <w:rsid w:val="003A4ED2"/>
     <w:rsid w:val="003A5577"/>
     <w:rsid w:val="003A65B3"/>
     <w:rsid w:val="003C27E9"/>
     <w:rsid w:val="003C4DCA"/>
     <w:rsid w:val="003C7916"/>
     <w:rsid w:val="003D3266"/>
     <w:rsid w:val="003D4EA4"/>
     <w:rsid w:val="003D550E"/>
     <w:rsid w:val="003D6689"/>
     <w:rsid w:val="003E1F0E"/>
     <w:rsid w:val="003E368A"/>
     <w:rsid w:val="003F7C04"/>
     <w:rsid w:val="0041205F"/>
     <w:rsid w:val="00431537"/>
+    <w:rsid w:val="00444EC7"/>
     <w:rsid w:val="004453E7"/>
     <w:rsid w:val="00446190"/>
     <w:rsid w:val="00446D21"/>
     <w:rsid w:val="00452152"/>
     <w:rsid w:val="00453A4B"/>
     <w:rsid w:val="004547AC"/>
     <w:rsid w:val="004553F2"/>
     <w:rsid w:val="004721FA"/>
     <w:rsid w:val="004736A6"/>
     <w:rsid w:val="00475108"/>
     <w:rsid w:val="004827E4"/>
     <w:rsid w:val="004903EA"/>
     <w:rsid w:val="0049317F"/>
     <w:rsid w:val="00494116"/>
+    <w:rsid w:val="00495967"/>
     <w:rsid w:val="00495EA6"/>
     <w:rsid w:val="004967F6"/>
     <w:rsid w:val="004A2085"/>
     <w:rsid w:val="004B4E63"/>
     <w:rsid w:val="004B646D"/>
     <w:rsid w:val="004C14BE"/>
     <w:rsid w:val="004C58A2"/>
     <w:rsid w:val="004D1058"/>
     <w:rsid w:val="004D271F"/>
     <w:rsid w:val="004D30C3"/>
     <w:rsid w:val="004D74EF"/>
     <w:rsid w:val="004E5DF4"/>
     <w:rsid w:val="004E78D0"/>
     <w:rsid w:val="004F0DED"/>
     <w:rsid w:val="00511C40"/>
     <w:rsid w:val="00514660"/>
     <w:rsid w:val="005205DF"/>
     <w:rsid w:val="00522B2A"/>
     <w:rsid w:val="0053029D"/>
     <w:rsid w:val="00530646"/>
     <w:rsid w:val="00531BF4"/>
     <w:rsid w:val="00533BB9"/>
     <w:rsid w:val="00544A88"/>
     <w:rsid w:val="005454B3"/>
     <w:rsid w:val="00551630"/>
@@ -7605,50 +7792,51 @@
     <w:rsid w:val="00823F87"/>
     <w:rsid w:val="00837DA6"/>
     <w:rsid w:val="0084166F"/>
     <w:rsid w:val="00841BA5"/>
     <w:rsid w:val="00842BB7"/>
     <w:rsid w:val="00844FDF"/>
     <w:rsid w:val="00847A78"/>
     <w:rsid w:val="00855F43"/>
     <w:rsid w:val="0085656E"/>
     <w:rsid w:val="008677B4"/>
     <w:rsid w:val="00871ACA"/>
     <w:rsid w:val="00871ECE"/>
     <w:rsid w:val="0087209A"/>
     <w:rsid w:val="008834C3"/>
     <w:rsid w:val="00883D47"/>
     <w:rsid w:val="008911B4"/>
     <w:rsid w:val="00891C77"/>
     <w:rsid w:val="00892860"/>
     <w:rsid w:val="00892AED"/>
     <w:rsid w:val="008978AE"/>
     <w:rsid w:val="0089798F"/>
     <w:rsid w:val="008A23DD"/>
     <w:rsid w:val="008A4EBF"/>
     <w:rsid w:val="008B5788"/>
     <w:rsid w:val="008B59CB"/>
+    <w:rsid w:val="008B6A68"/>
     <w:rsid w:val="008C643B"/>
     <w:rsid w:val="008E2A96"/>
     <w:rsid w:val="008E39F5"/>
     <w:rsid w:val="008F1DA1"/>
     <w:rsid w:val="008F2832"/>
     <w:rsid w:val="008F340D"/>
     <w:rsid w:val="008F38ED"/>
     <w:rsid w:val="00913056"/>
     <w:rsid w:val="0091621D"/>
     <w:rsid w:val="0092114A"/>
     <w:rsid w:val="00925CF8"/>
     <w:rsid w:val="00927922"/>
     <w:rsid w:val="00944FA3"/>
     <w:rsid w:val="00951EEA"/>
     <w:rsid w:val="009544AA"/>
     <w:rsid w:val="00955D97"/>
     <w:rsid w:val="00960F2E"/>
     <w:rsid w:val="0096270F"/>
     <w:rsid w:val="00962FF3"/>
     <w:rsid w:val="00963CFD"/>
     <w:rsid w:val="0096536B"/>
     <w:rsid w:val="00966BCB"/>
     <w:rsid w:val="00970E96"/>
     <w:rsid w:val="00974250"/>
     <w:rsid w:val="009814CA"/>
@@ -7685,88 +7873,90 @@
     <w:rsid w:val="00A279C0"/>
     <w:rsid w:val="00A319C1"/>
     <w:rsid w:val="00A41E35"/>
     <w:rsid w:val="00A44382"/>
     <w:rsid w:val="00A443EF"/>
     <w:rsid w:val="00A46733"/>
     <w:rsid w:val="00A538C1"/>
     <w:rsid w:val="00A56746"/>
     <w:rsid w:val="00A56C65"/>
     <w:rsid w:val="00A6143E"/>
     <w:rsid w:val="00A632A5"/>
     <w:rsid w:val="00A732E4"/>
     <w:rsid w:val="00A82116"/>
     <w:rsid w:val="00A868A9"/>
     <w:rsid w:val="00A86AAE"/>
     <w:rsid w:val="00A975E9"/>
     <w:rsid w:val="00AA07AF"/>
     <w:rsid w:val="00AA0886"/>
     <w:rsid w:val="00AA1801"/>
     <w:rsid w:val="00AB092D"/>
     <w:rsid w:val="00AB54C2"/>
     <w:rsid w:val="00AC07EE"/>
     <w:rsid w:val="00AC18E0"/>
     <w:rsid w:val="00AC341C"/>
     <w:rsid w:val="00AD0288"/>
+    <w:rsid w:val="00AD2A85"/>
     <w:rsid w:val="00AD4163"/>
     <w:rsid w:val="00AD7264"/>
     <w:rsid w:val="00AE09DE"/>
     <w:rsid w:val="00AE16A4"/>
     <w:rsid w:val="00AE1DE6"/>
     <w:rsid w:val="00AE261E"/>
     <w:rsid w:val="00AE5828"/>
     <w:rsid w:val="00AE5BC4"/>
     <w:rsid w:val="00AE7606"/>
     <w:rsid w:val="00AF0832"/>
     <w:rsid w:val="00AF1D9D"/>
     <w:rsid w:val="00B01480"/>
     <w:rsid w:val="00B15463"/>
     <w:rsid w:val="00B15A79"/>
     <w:rsid w:val="00B20098"/>
     <w:rsid w:val="00B2191E"/>
     <w:rsid w:val="00B307E7"/>
     <w:rsid w:val="00B30A9F"/>
     <w:rsid w:val="00B32F9C"/>
     <w:rsid w:val="00B356B4"/>
     <w:rsid w:val="00B369F5"/>
     <w:rsid w:val="00B44990"/>
     <w:rsid w:val="00B4736F"/>
     <w:rsid w:val="00B5010A"/>
     <w:rsid w:val="00B55092"/>
     <w:rsid w:val="00B56907"/>
     <w:rsid w:val="00B617BF"/>
     <w:rsid w:val="00B61AAB"/>
     <w:rsid w:val="00B63429"/>
     <w:rsid w:val="00B63CC8"/>
     <w:rsid w:val="00B73465"/>
     <w:rsid w:val="00B746F1"/>
     <w:rsid w:val="00B74E68"/>
     <w:rsid w:val="00B7547F"/>
     <w:rsid w:val="00B8093D"/>
     <w:rsid w:val="00B87781"/>
     <w:rsid w:val="00B87D0A"/>
     <w:rsid w:val="00B90057"/>
+    <w:rsid w:val="00B92CA6"/>
     <w:rsid w:val="00B93D1D"/>
     <w:rsid w:val="00B959DE"/>
     <w:rsid w:val="00B97E45"/>
     <w:rsid w:val="00BA249B"/>
     <w:rsid w:val="00BA60D0"/>
     <w:rsid w:val="00BA6B6E"/>
     <w:rsid w:val="00BB4217"/>
     <w:rsid w:val="00BB6363"/>
     <w:rsid w:val="00BC7168"/>
     <w:rsid w:val="00BD4E93"/>
     <w:rsid w:val="00BD7412"/>
     <w:rsid w:val="00BE2529"/>
     <w:rsid w:val="00BE573B"/>
     <w:rsid w:val="00BE7328"/>
     <w:rsid w:val="00BE7DCA"/>
     <w:rsid w:val="00BE7EF2"/>
     <w:rsid w:val="00C03C41"/>
     <w:rsid w:val="00C051AA"/>
     <w:rsid w:val="00C066CE"/>
     <w:rsid w:val="00C069B5"/>
     <w:rsid w:val="00C07FEB"/>
     <w:rsid w:val="00C127FB"/>
     <w:rsid w:val="00C12C91"/>
     <w:rsid w:val="00C17EB9"/>
     <w:rsid w:val="00C3050A"/>
@@ -9024,62 +9214,70 @@
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
     <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E546BD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.toekomstparochiekerken.be/ondersteuning/kerkenbeleidsplan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geo.onroerenderfgoed.be/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geopunt.be/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.toekomstparochiekerken.be/analyse-kerkenbeleidsplannen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.toekomstparochiekerken.be/ondersteuning/kerkenbeleidsplan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geo.onroerenderfgoed.be/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geopunt.be/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geopunt.be/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.toekomstparochiekerken.be/analyse-kerkenbeleidsplannen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
-<file path=word/_rels/footer5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8FF71223C9854086B7398B90E9548E12"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ED798883-0398-40C6-9DD3-C6134B1D026C}"/>
       </w:docPartPr>
@@ -10472,73 +10670,75 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00775B15"/>
     <w:rsid w:val="000473AA"/>
     <w:rsid w:val="000C3F4F"/>
+    <w:rsid w:val="00191B0A"/>
     <w:rsid w:val="00201291"/>
     <w:rsid w:val="00254CF5"/>
     <w:rsid w:val="00283C59"/>
     <w:rsid w:val="002E3F8E"/>
     <w:rsid w:val="002F63F2"/>
     <w:rsid w:val="00341445"/>
     <w:rsid w:val="00411B9A"/>
     <w:rsid w:val="004736A6"/>
     <w:rsid w:val="00556CA8"/>
     <w:rsid w:val="0056531D"/>
     <w:rsid w:val="00641C49"/>
     <w:rsid w:val="006662E1"/>
     <w:rsid w:val="006D7B24"/>
     <w:rsid w:val="007153D3"/>
     <w:rsid w:val="007209F1"/>
     <w:rsid w:val="00730054"/>
     <w:rsid w:val="00732E86"/>
     <w:rsid w:val="007514FE"/>
     <w:rsid w:val="00775B15"/>
     <w:rsid w:val="00776534"/>
     <w:rsid w:val="0077764A"/>
     <w:rsid w:val="007A3B66"/>
     <w:rsid w:val="00883D47"/>
+    <w:rsid w:val="008B6A68"/>
     <w:rsid w:val="0096270F"/>
     <w:rsid w:val="009814CA"/>
     <w:rsid w:val="009B3ACE"/>
     <w:rsid w:val="009C1BC3"/>
     <w:rsid w:val="00B44CF3"/>
     <w:rsid w:val="00BB4217"/>
     <w:rsid w:val="00C12C91"/>
     <w:rsid w:val="00C438BF"/>
     <w:rsid w:val="00CD4563"/>
     <w:rsid w:val="00DB004A"/>
     <w:rsid w:val="00DC72F1"/>
     <w:rsid w:val="00EC20DA"/>
     <w:rsid w:val="00FA0079"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -11437,74 +11637,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...22 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005B9E5E293E50EB4B97FC31B0DBCA0151" ma:contentTypeVersion="16" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="68572ddf3bcde3c61a3412fa9692b61b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e8b968a5-80b5-42ed-9ad3-f4d0221aa64a" xmlns:ns3="f976e496-2484-449e-a05f-ca7c9a57a8d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="caacaa2c76d5bbce0b773ca9687e3736" ns2:_="" ns3:_="">
     <xsd:import namespace="e8b968a5-80b5-42ed-9ad3-f4d0221aa64a"/>
     <xsd:import namespace="f976e496-2484-449e-a05f-ca7c9a57a8d2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -11701,92 +11877,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e8b968a5-80b5-42ed-9ad3-f4d0221aa64a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f976e496-2484-449e-a05f-ca7c9a57a8d2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A9A4B7D-2C79-4898-9B21-EBF04DD98323}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e8b968a5-80b5-42ed-9ad3-f4d0221aa64a"/>
     <ds:schemaRef ds:uri="f976e496-2484-449e-a05f-ca7c9a57a8d2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FC48B47-7BDD-4A59-A6EC-A793B2EB929F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e8b968a5-80b5-42ed-9ad3-f4d0221aa64a"/>
+    <ds:schemaRef ds:uri="f976e496-2484-449e-a05f-ca7c9a57a8d2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0E6009A-1DDE-4616-869A-900140D8E19E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC8743EB-0EEB-46D9-ABC6-0AF3BCEC0E96}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>1143</Words>
   <Characters>6289</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7418</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 